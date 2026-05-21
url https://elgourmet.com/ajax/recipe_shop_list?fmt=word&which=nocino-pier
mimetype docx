--- v0 (2026-03-18)
+++ v1 (2026-05-21)
@@ -10,51 +10,147 @@
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lista de ingredientes para la receta </w:t>
+        <w:t>Lista de ingredientes para la receta Nocino pier</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Ingredientes</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Clavos De Olor 10 Unidades</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nueces verdes 30 Unidades</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Agua 400 cc</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Canela En Polvo 2 g</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Azucar 1½ k</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Limon 1 Unidad</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Alcohol 1½ L</w:t>
       </w:r>
       <w:r/>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>